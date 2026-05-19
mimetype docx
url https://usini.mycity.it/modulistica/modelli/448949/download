--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -85,51 +85,51 @@
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00DF5012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Comune di Usini</w:t>
+        <w:t>Comune di Usini-old</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DBB980" w14:textId="2DB29A7B" w:rsidR="00AB5FB7" w:rsidRPr="00DF5012" w:rsidRDefault="00AB5FB7" w:rsidP="00AB5FB7">
       <w:pPr>
         <w:spacing w:after="600" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967294" distB="4294967294" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="176FC71A" wp14:editId="1C135BB9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1270</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>486409</wp:posOffset>
                 </wp:positionV>