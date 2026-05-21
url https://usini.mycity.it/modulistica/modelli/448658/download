--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -102,51 +102,51 @@
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}"/>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B63F0E" w:rsidRPr="00B63F0E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t>Comune di Usini</w:t>
+        <w:t>Comune di Usini-old</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C10A78F" w14:textId="77777777" w:rsidR="00B63F0E" w:rsidRPr="00B63F0E" w:rsidRDefault="00203916" w:rsidP="00B63F0E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63F0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>