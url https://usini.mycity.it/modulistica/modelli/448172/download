--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -95,51 +95,51 @@
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
                         <ma14:placeholderFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00050DDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Comune di Usini</w:t>
+        <w:t>Comune di Usini-old</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A57EE4" w:rsidRPr="00050DDC" w:rsidRDefault="00A57EE4" w:rsidP="00A57EE4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00050DDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08D6FB10" wp14:editId="3A6A4957">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1270</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">